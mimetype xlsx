--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -54,318 +54,318 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DAMIÃO BORRACHEIRO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/707/ind.001.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/707/ind.001.2007.pdf</t>
   </si>
   <si>
     <t>Colocar placa informativa sobre o acesso a Praia do Povo.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/708/ind.002.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/708/ind.002.2007.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de patrolar e colocar manilha na grota cito a Rua da Consolação.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MIRON</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/709/ind003.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/709/ind003.2007.pdf</t>
   </si>
   <si>
     <t>Aquisição da quadra de terreno na AV. Bernardo Sayão, ao do Auto Posto Serra Bonita, para construção de uma Praça. e oportunidade em que sugerimos também que a mesma seja homenageada a Família do saudoso Francisco Jacinto, recebendo seu nome.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VALDIVINO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/710/ind.004.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/710/ind.004.2007.pdf</t>
   </si>
   <si>
     <t>Indica a construção de dois (02) banheiros na quadra de esporte de Alvoradinha.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/711/ind.005.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/711/ind.005.2007.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de efetuar a colocação de cestos de lixo implantados em frente as residências desta cidade.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/713/ind.006.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/713/ind.006.2007.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de autorizar uma reforma geral no escritório sede do Conselho Tutelar desta cidade.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PROFESSOR JOÃO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/715/ind.007.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/715/ind.007.2007.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de construção de uma Praça no Setor Nova Vila, próximo ao PETI, área pública municipal.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/716/ind.008.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/716/ind.008.2007.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de rever e reajustar o salário dos profissionais da Educação na função de Monitoras de Creche.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/717/req.001.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/717/req.001.2007.pdf</t>
   </si>
   <si>
     <t>Solicitar pleitar junto a SANEAGO, providências no sentido de executar serviços de concreto na rede de esgoto sanitário na Avenida Bernardo Sayão.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>TADEUS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/718/req.002.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/718/req.002.2007.pdf</t>
   </si>
   <si>
     <t>Indica construção de ondulação transversais na Rua José Antônio Sevilha.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>JÚNIOR LEGAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/719/req.003.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/719/req.003.2007.pdf</t>
   </si>
   <si>
     <t>Envio de expediente ao Excelentíssimo Senhor Deputado Estadual Iso Moreira, para apresentar projeto de Lei, no sentido de denominar como FRANCISCO JACINTO GOMES DE FREITAS, o Foro desta Comarca de Alvorada do Norte-GO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/720/req.004.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/720/req.004.2007.pdf</t>
   </si>
   <si>
     <t>Requerendo providencias no sentido de reivindicar do Governo Estadual urgência na construção de Tratamento de Esgoto. Neste município.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/721/req.005.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/721/req.005.2007.pdf</t>
   </si>
   <si>
     <t>Requerendo DOAÇÃO de terreno para construção da sede da Associação dos Evangélicos de Alvorada e Região.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/722/req.006.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/722/req.006.2007.pdf</t>
   </si>
   <si>
     <t>Envio de expediente ao Excelentíssimo Senhor Ministro das Comunicações HÉLIO COSTA, a possibilidade de estender o sinal da Banda Larga, para atender, também, o bairro Centro (Alvoradinha).</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/723/req.007.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/723/req.007.2007.pdf</t>
   </si>
   <si>
     <t>Requerendo a aquisição de materiais de proteção para os servidores da Prefeitura Municipal que exerce a função de Gari.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/724/req.008.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/724/req.008.2007.pdf</t>
   </si>
   <si>
     <t>Reivindicar a possibilidade de contratação de um professor especializado em manuseio de instrumento de sopro, para colocar em funcionamento  uma escolinha.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/725/req.009.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/725/req.009.2007.pdf</t>
   </si>
   <si>
     <t>Requer uma relação geral de situação de lotação dos servidores públicos municipal.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/726/req.010.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/726/req.010.2007.pdf</t>
   </si>
   <si>
     <t>Requer materiais esportivos diversos.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/165/projeto_de_lei_02-2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/165/projeto_de_lei_02-2007.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Alvoradense à Dr.ª Flávia Cristina Zuza.”</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/166/projeto_de_lei_03-2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/166/projeto_de_lei_03-2007.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Alvorada do Norte, ao sr. JERÔNIMO DOMINGUES DE MESQUITA.”</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/167/projeto_de_lei_04-2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/167/projeto_de_lei_04-2007.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Alvorada do Norte ao Dr. OSÓRIO DE MOURA ORNELAS.”</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/168/projeto_de_lei_05-2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/168/projeto_de_lei_05-2007.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Título de Cidadão Honorífico de Alvorada do Norte ao sr. PEDRO ARAÚJO MEDEIROS.”</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/169/projeto_de_lei_06-2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/169/projeto_de_lei_06-2007.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Título de Cidadão Alvoradense ao Dr. ANDRÉ FERNANDES DE ALMEIDA.”</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/706/mp.001.2007.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/706/mp.001.2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Alvorada do Norte, manifesta o seu profundo pesar pelo falecimento do Senhor Francisco Jacinto Gomes de Freitas, ocorrido na data de 06/03/2007, em Goiânia (GO).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -672,68 +672,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/707/ind.001.2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/708/ind.002.2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/709/ind003.2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/710/ind.004.2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/711/ind.005.2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/713/ind.006.2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/715/ind.007.2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/716/ind.008.2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/717/req.001.2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/718/req.002.2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/719/req.003.2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/720/req.004.2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/721/req.005.2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/722/req.006.2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/723/req.007.2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/724/req.008.2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/725/req.009.2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/726/req.010.2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/165/projeto_de_lei_02-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/166/projeto_de_lei_03-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/167/projeto_de_lei_04-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/168/projeto_de_lei_05-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/169/projeto_de_lei_06-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/706/mp.001.2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/707/ind.001.2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/708/ind.002.2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/709/ind003.2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/710/ind.004.2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/711/ind.005.2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/713/ind.006.2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/715/ind.007.2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/716/ind.008.2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/717/req.001.2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/718/req.002.2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/719/req.003.2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/720/req.004.2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/721/req.005.2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/722/req.006.2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/723/req.007.2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/724/req.008.2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/725/req.009.2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/726/req.010.2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/165/projeto_de_lei_02-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/166/projeto_de_lei_03-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/167/projeto_de_lei_04-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/168/projeto_de_lei_05-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/169/projeto_de_lei_06-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2007/706/mp.001.2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>