--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -54,132 +54,132 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/583/req.001.2010.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/583/req.001.2010.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado expediente ao excelentíssimo Presidente do AGETOP. Presidente da assembleia Legislativa do Estado e Presidente do TCE, solicitando informações no tocante aos serviços da Empresa Terceira Via( 3° Via), concernente a manutenção da GO-236, bem como, o trecho da BR-020 que liga Alvorada do Norte a Flores de GO, e o trecho da BR-020 que liga Alvorada do Norte ao Município de Sítio D' Abadia.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LÁZARO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/584/req.003.2010.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/584/req.003.2010.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Mauro Rubens, apresentação das seguintes emendas orçamentarias: Emenda para execução das seguintes obras, construção em concreto da Ponte sobre o córrego, Santa Maria e Lontra. Emenda para construção de 5000,00 m2 de Asfalto Urbano, nesta cidade.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JÚNIOR ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/585/req.004.2010.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/585/req.004.2010.pdf</t>
   </si>
   <si>
     <t>Requer que seja divulgado a toda comunidade quanto às proibições de que dispõe o artigo 84 do Código de Posturas deste Município.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/582/pdl.001.2010.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/582/pdl.001.2010.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre aprovação do Balanço Geral de 2008 da Prefeitura Municipal de Alvorada do Norte (GO).</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
     <t>JOSÉ RONALDO (ZEZÃO)</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/171/projeto_de_lei_02-2010.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/171/projeto_de_lei_02-2010.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Prorrogação da Licença Maternidade e da Licença Adotante, Estabelece critérios de adesão ao programa e dá outras providências.”</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/581/mp.001.2010.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/581/mp.001.2010.pdf</t>
   </si>
   <si>
     <t>Falecimento da senhora Maria Aparecida, esposa do senhor Zé de Almeida._x000D_
 _x000D_
 AUTOR: TODOS OS VEREADORES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -488,68 +488,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/583/req.001.2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/584/req.003.2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/585/req.004.2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/582/pdl.001.2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/171/projeto_de_lei_02-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/581/mp.001.2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/583/req.001.2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/584/req.003.2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/585/req.004.2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/582/pdl.001.2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/171/projeto_de_lei_02-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2010/581/mp.001.2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>