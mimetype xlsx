--- v0 (2025-12-06)
+++ v1 (2026-05-16)
@@ -54,165 +54,165 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JÚNIOR ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/568/req.001.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/568/req.001.2012.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre o andamento dos serviços de Inspeção Sanitária, nos termos da Lei Municipal da SIM/SUASA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/569/req.002.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/569/req.002.2012.pdf</t>
   </si>
   <si>
     <t>"Requer pleito junto a FNS no sentido de intensificar os serviços de combate ao mosquito da dengue e muriçoca nesta cidade."</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>TADEUS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/570/req.003.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/570/req.003.2012.pdf</t>
   </si>
   <si>
     <t>Requer providências no sentidos de determinar a isenção da Taxa de Embarque para passageiros idosos, compreendido acima de 60 (sessenta anos de idade).</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MANOEL BALIZA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/571/req.004.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/571/req.004.2012.pdf</t>
   </si>
   <si>
     <t>Requer providências no sentido de expedir ordem de serviços ao setor de fiscalização de posturas municipais para verificar a aplicação da Lei Municipal n° 342/2011, especialmente, quanto a questão de bebedouros nas Agências Bancárias.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>LÁZARO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/572/req.005.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/572/req.005.2012.pdf</t>
   </si>
   <si>
     <t>Requer providências no sentido d realizar a legalização Fundiária Urbana- loteamentos desta cidade.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DAMIÃO BORRACHEIRO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/573/req.006.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/573/req.006.2012.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre os motivos da paralisação das obras de asfalto da Rua Francisco Mota Lima e Calçadas da Avenida Dona Laureana.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/574/req.007.2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/574/req.007.2012.pdf</t>
   </si>
   <si>
     <t>Que seja alterado o Calendário de Sessões Ordinárias do mês de Outubro /2012, visando o adiamento das Sessões para as seguintes datas: 15,16,17,18 e 19.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/575/requerimento.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/575/requerimento.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o Plenário, que seja colocada em rediscussão o Projeto 04/2012, que fixa o subsidio dos Agentes Políticos para o quadriênio de 2013/2016, em estágio de 2° Discussão e votação, objetivando dar oportunidade para revisão da matéria no sentindo de sua adequação por intermédio de Emendas de Plenário.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
     <t>GILMAR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/181/projeto_de_lei_03-2012.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/181/projeto_de_lei_03-2012.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal do Meio Ambiente e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -519,68 +519,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/568/req.001.2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/569/req.002.2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/570/req.003.2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/571/req.004.2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/572/req.005.2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/573/req.006.2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/574/req.007.2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/575/requerimento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/181/projeto_de_lei_03-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/568/req.001.2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/569/req.002.2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/570/req.003.2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/571/req.004.2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/572/req.005.2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/573/req.006.2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/574/req.007.2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/575/requerimento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2012/181/projeto_de_lei_03-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>