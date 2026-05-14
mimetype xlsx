--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -54,310 +54,310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LÁZARO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/630/id.001.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/630/id.001.2015.pdf</t>
   </si>
   <si>
     <t>Indico Realizar levantamento e estudos de Constatação e atestado da Perda de Vida Útil das árvores eritrina Verde- Amarelas (Itanhanguás ou Brasileirinhos), que estão infestadas pelo  pulgão, e podem contaminar às árvores que se  encontram próximas a estas, e, se possível, erradicá-las, e plantadas novas mudas nos locais.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/631/id.002.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/631/id.002.2015.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de reforma da Ponte Localizada na estrada de acesso à Fazenda Adrião.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/632/id.003.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/632/id.003.2015.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade serviços de molhagem das ruas da Cidade sem pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EDSEU</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/633/id.004.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/633/id.004.2015.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de Quebra-Molas (ondulação) na Rua Bahia.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PROFESSOR ISAÍAS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/539/req.001.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/539/req.001.2015.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilizar se possível, uma casa de Apoio neste Município, para servir de suporte aos moradores da zona rural, quando em deslocamento até o centro Urbano para as necessidades de Saúde (hospital), Financeira (Banco), suprimentos (mercados) e pessoais."</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/540/req.002.2015..pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/540/req.002.2015..pdf</t>
   </si>
   <si>
     <t>"Possibilidade de se firmar Parceria com o Sindicato dos Trabalhadores e Trabalhadoras Rurais da Agricultura Familiar do Município de Alvorada do Norte-GO."</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/541/req.003.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/541/req.003.2015.pdf</t>
   </si>
   <si>
     <t>"Requer código de Posturas, em seus artigo 1777, e §§, dispõe sobre obrigatoriedade de plantões das farmácias e drogarias, bem como os horários de funcionamento, e assim, diante das reivindicações dos moradores urbanos e rurais, requeiro a egrégio poder, a possibilidade de discussão  em audiências com os donos, a fim de se chegar a um acordo, e fazer valer ao disposto na Lei, com relação aos plantões das farmácias no nosso município."</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>BETE DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/542/req.004.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/542/req.004.2015.pdf</t>
   </si>
   <si>
     <t>"Requer possibilidade de realiza Convênio com o Instituto de Assistência aos Servidores  e Públicos do Estado de Goiás, dando aos Servidores e seus dependentes, a possibilidade de adesão ao IPASGO Saúde."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/544/req.005.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/544/req.005.2015.pdf</t>
   </si>
   <si>
     <t>"Requer Disponibilizar para a Praça São José, do bairro centro (Alvoradinha), o sinal de internet, com oferta gratuita de Wi-fi, como foi feito quando da revitalização da praça da Matriz, no bairro Ipiranga."</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/545/req.006.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/545/req.006.2015.pdf</t>
   </si>
   <si>
     <t>"Requer pleito de recursos, para construção de uma Praça Pública de pequeno porte, na área verde situada na bifurcação que liga as Ruas Marechal Rondon e Rua 15, do bairro Marajoara, desta cidade de Alvorada do norte."</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JÚNIOR LEGAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/546/req.007.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/546/req.007.2015.pdf</t>
   </si>
   <si>
     <t>"Requer, que seja enviado a esta Casa de Leis, uma cópia de Decreto desse Executivo, que regulamentou o calendário de Eventos da Cidade de Alvorada do Norte."</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/547/req.008.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/547/req.008.2015.pdf</t>
   </si>
   <si>
     <t>"Requer, que seja pleiteado junto aos cofres públicos municipais, a possibilidade de construção de Banheiros Públicos na Praia do Povo. Requer também, que da construção dos banheiros, seja disponibilizado pelo menos um com Acessibilidade para os portadores de necessidades especiais."</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/548/req.009.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/548/req.009.2015.pdf</t>
   </si>
   <si>
     <t>"Requer que seja pleiteado junto aos cofres públicos municipais, a possibilidade de Construção de Dois Mata-Burro na Fazenda Pindaíba, Zona Rural deste município."</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/549/req.010.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/549/req.010.2015.pdf</t>
   </si>
   <si>
     <t>"Requer aquisição de um Monitor de Sinais Vitais, (Projetor), para a Unidade Mista Hospitalar de Alvorada do Norte- UNHAN."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/550/req.011.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/550/req.011.2015.pdf</t>
   </si>
   <si>
     <t>"Requer, após anuência do Plenário, que seja realizada Sessão Solene, no dia 23/10/2015, de outorga de Títulos e Honrarias, a personalidades que tenham se destacado na realização de serviços de cunho evangelístico, Social e educacional, com notáveis reflexos em favor da sociedade, quando da ocasião das festividades em comemoração ao aniversário da cidade de Alvorada do Norte."</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/551/req.012.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/551/req.012.2015.pdf</t>
   </si>
   <si>
     <t>"Construção de uma quadra coberta poliesportiva, para a Escola Raimunda Mendes da Silva, Fazenda Conceição, Zona Rural, que atenderá, também, à comunidade local."</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MAZIM BRITO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/552/req.013.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/552/req.013.2015.pdf</t>
   </si>
   <si>
     <t>"Requer reivindicar junto ao setor competente, a instalação de rede água e energia, nos loteamentos localizados nas seguintes Ruas e Quadras: Rua 01, 04, 06, 20, 22, 05, 10, 8, 06, 04, 12, 10, 18 e Rua Sátiro de Abreu, das Quadras 55, 53, 51, 52, 50, 47, 48, 46._x000D_
 Rua Cirilo Falcão, Quadras 29 e 30, do bairro Centro (Alvoradinha)."</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/553/req.014.2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/553/req.014.2015.pdf</t>
   </si>
   <si>
     <t>"Licença para missão temporária (viagem)."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/190/projeto_de_lei_01-2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/190/projeto_de_lei_01-2015.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Professor Destaque no município de Alvorada do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/191/projeto_de_lei_02-2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/191/projeto_de_lei_02-2015.pdf</t>
   </si>
   <si>
     <t>"Institui o Casamento Comunitário no município de Alvorada do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/192/projeto_de_lei_04-2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/192/projeto_de_lei_04-2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Outorga de Título de Cidadão Alvoradense ao Pastor ROBERTO DA SILVA SANTOS, e dá outras providências.”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/193/projeto_de_lei_05-2015.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/193/projeto_de_lei_05-2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Alvoradense ao senhor LUÍZ ANTÔNIO STIVAL, Presidente da AGEHAB e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -664,68 +664,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/630/id.001.2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/631/id.002.2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/632/id.003.2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/633/id.004.2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/539/req.001.2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/540/req.002.2015..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/541/req.003.2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/542/req.004.2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/544/req.005.2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/545/req.006.2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/546/req.007.2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/547/req.008.2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/548/req.009.2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/549/req.010.2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/550/req.011.2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/551/req.012.2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/552/req.013.2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/553/req.014.2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/190/projeto_de_lei_01-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/191/projeto_de_lei_02-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/192/projeto_de_lei_04-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/193/projeto_de_lei_05-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/630/id.001.2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/631/id.002.2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/632/id.003.2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/633/id.004.2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/539/req.001.2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/540/req.002.2015..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/541/req.003.2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/542/req.004.2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/544/req.005.2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/545/req.006.2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/546/req.007.2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/547/req.008.2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/548/req.009.2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/549/req.010.2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/550/req.011.2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/551/req.012.2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/552/req.013.2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/553/req.014.2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/190/projeto_de_lei_01-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/191/projeto_de_lei_02-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/192/projeto_de_lei_04-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2015/193/projeto_de_lei_05-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>