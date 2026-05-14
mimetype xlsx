--- v0 (2025-12-07)
+++ v1 (2026-05-14)
@@ -54,261 +54,261 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/643/ind.001.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/643/ind.001.2018.pdf</t>
   </si>
   <si>
     <t>Indica serviços de patrolamento da estrada do Povoado do Adrião, que dá acesso à Serra Geral, com início a partir do trecho da Fazenda Furna Grande.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>WELITON</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/644/ind.002.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/644/ind.002.2018.pdf</t>
   </si>
   <si>
     <t>Indica Serviços de patrolamento em todas as ruas sem pavimentação asfáltica do Bairro Centro (Alvoradinha) nas ruas com estado crítico de trafegabilidade.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MAZIM BRITO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/645/ind.003.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/645/ind.003.2018.pdf</t>
   </si>
   <si>
     <t>Reivindicar os devidos reparos elétricos e hidráulicos no campo gramado "O Rosenão", compreendendo os serviços no painel de energia, aspersor e nos refletores.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/646/ind.004.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/646/ind.004.2018.pdf</t>
   </si>
   <si>
     <t>Indica a perfuração de um Poço Artesiano, com suas respectivas instalações hidráulicas na Fazenda Cachoeira do Campo.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/647/ind.005.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/647/ind.005.2018.pdf</t>
   </si>
   <si>
     <t>Indica a perfuração de um Poço Artesiano, com suas respectivas instalações hidráulicas, na Comunidade Fazenda Conceição, zona rural deste município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JÚNIOR LEGAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/648/ind.006.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/648/ind.006.2018.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de Câmeras de Seguranças e implantação do Livro de Protocolo na Unidade Mista Hospitalar de Alvorada do Norte.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/649/ind.007.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/649/ind.007.2018.pdf</t>
   </si>
   <si>
     <t>Indica serviços de drenagem profunda das águas empoçadas, que alagam toda a extensão da Rua João Crisóstomo Pereira, no Bairro Centro (Alvoradinha), próximo ao Campo de Futebol.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/650/ind.008.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/650/ind.008.2018.pdf</t>
   </si>
   <si>
     <t>Providenciar com urgência, junto ao setor de obras dessa prefeitura, os serviços necessários para solução das águas empoçadas na Rua Ornelas Filho, no trecho que compreende em frente à Escola Manoel Aprígio até a Cerâmica.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JÚLIO DA LARANJA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/507/req.001.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/507/req.001.2018.pdf</t>
   </si>
   <si>
     <t>"Reivindica providências junto ao Setor responsável pela organização das bancas na Feira Coberta, no sentido de estabelecer critérios na disponibilização das bancas, bem como melhorias nos banheiros locais."</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/508/req.002.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/508/req.002.2018.pdf</t>
   </si>
   <si>
     <t>"Requer a possibilidade de investimentos que promovam o turismo local, com vista à  Cachoeira do Itiquira, cujo acesso, carece de Serviços de melhorias na estrada e sinalização com placas indicativas do local e preservação da natureza."</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/509/req.003.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/509/req.003.2018.pdf</t>
   </si>
   <si>
     <t>"Requer a possibilidade do ônibus deste município, buscar os moradores das fazendas Modelo, Conceição I e II, Assentamento PA Rio Corrente, Pindaíba, Cachoeira do Campo e Bonito e trazê-los até a cidade no intervalo de 15 em 15 dias a fim de que consiga utilizar dos Serviços bancários, comércios e de Saúde."</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/511/req.004.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/511/req.004.2018.pdf</t>
   </si>
   <si>
     <t>"Requer que o nome do Saudoso EDSEU BRITO DA SILVA, seja reservado para futura homenagem  ao prédio do CER- Centro Especializado em Reabilitação, cuja obra neste município, já se encontra iniciada."</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>ZÉ MARIA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/512/req.005.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/512/req.005.2018.pdf</t>
   </si>
   <si>
     <t>"Requer, em observância ao Código de Posturas do Município, a possibilidade de envio de Projeto de Lei a esta Casa, estabelecendo regras de segurança para a condução responsável de cães considerados perigosos."</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/515/req.006.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/515/req.006.2018.pdf</t>
   </si>
   <si>
     <t>"Elaboração de um Projeto de Lei a ser enviado a esta Casa, dispondo sobre o plano de Cargos, Carreiras e Vencimentos dos trabalhadores administrativos da Educação do Município de Alvorada do Norte, que não são contemplados pela Lei do cargo docente."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/516/req.007.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/516/req.007.2018.pdf</t>
   </si>
   <si>
     <t>"Requer o envio a esta Casa, de Projeto de Lei, dispondo sobre a criação do Plano de Cargos e Salários dos Servidores da Saúde, conforme já previsto em Lei complementar."</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/517/req.008.2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/517/req.008.2018.pdf</t>
   </si>
   <si>
     <t>"Verificar a possibilidade de renovação do Contrato entre a Prefeitura e o Sindicato dos Trabalhadores Rurais deste Município, cuja firmatura e parceria encerrou em dezembro/17."</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BALANÇO GERAL</t>
   </si>
   <si>
     <t>IOLANDA HOLICENI MOREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/</t>
   </si>
   <si>
     <t>Balanço Geral de 2018 da Prefeitura Municipal de Alvorada do Norte (GO), com o respectivo Parecer Prévio - PP nº 0100/2021 Tribunal Pleno TCM, pela APROVAÇÃO com ressalva.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
     <t>KLEBER SEBINHO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_03-2018.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_03-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a outorga de "Título de Cidadão Alvoradense" ao Excelentíssimo Senhor Dr. TALLES BARRETO, Deputado Estadual de Goiás, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -615,68 +615,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/643/ind.001.2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/644/ind.002.2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/645/ind.003.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/646/ind.004.2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/647/ind.005.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/648/ind.006.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/649/ind.007.2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/650/ind.008.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/507/req.001.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/508/req.002.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/509/req.003.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/511/req.004.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/512/req.005.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/515/req.006.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/516/req.007.2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/517/req.008.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_03-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/643/ind.001.2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/644/ind.002.2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/645/ind.003.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/646/ind.004.2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/647/ind.005.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/648/ind.006.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/649/ind.007.2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/650/ind.008.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/507/req.001.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/508/req.002.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/509/req.003.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/511/req.004.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/512/req.005.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/515/req.006.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/516/req.007.2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/517/req.008.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_03-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>