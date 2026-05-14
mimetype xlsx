--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,166 +54,166 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/639/ind.001.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/639/ind.001.2020.pdf</t>
   </si>
   <si>
     <t>Implantar também, mais um Playground de porte médio, podendo ser em madeira, completo, com escorregador em prancha, escada de acesso ao uso do brinquedo, a ser colocado no canteiro em frente à lanchonete Rocha, no bairro centro (Alvoradinha), e na inviabilidade do local, que seja implantado onde já se encontra o parquinho infantil na Praça da Capela São José, no respectivo bairro.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JÚNIOR LEGAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/457/req.001.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/457/req.001.2020.pdf</t>
   </si>
   <si>
     <t>"Encaminhar a esta Casa de Leis, o Projeto de Lei Complementar, dispondo sobre a criação do Plano Municipal dos Servidores Administrativos da Educação Municipal, já prevista na Lei Municipal n°418/2015."</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/458/req.002.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/458/req.002.2020.pdf</t>
   </si>
   <si>
     <t>"Encaminhar a esta Casa de Leis, para conhecimento, a relação de nomes, dos servidores efetivos da saúde Municipal: ativos, inativos (aposentados) e pensionista, contendo ainda, as lotações e cargas horarias."</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/459/req.004.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/459/req.004.2020.pdf</t>
   </si>
   <si>
     <t>"Comunica que estará ausente das sessões consecutivas do mês de Maio/2020, por motivo de tratamento de saúde em Goiânia."</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>KLEBER SEBINHO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/460/req.005.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/460/req.005.2020.pdf</t>
   </si>
   <si>
     <t>"Requer, com urgência a implantação de barreiras sanitárias na BR-020, nos limites do município."</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/461/req.006.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/461/req.006.2020.pdf</t>
   </si>
   <si>
     <t>"Considerando as eleições municipais para os cargos de diretores e vice das escolas municipais, previstas para este ano, conforme dispõe a Lei Municipal n° 424/2015, REQUEIRO a possibilidade de esse egrégio poder público, enviar a esta Casa de Leis, um projeto de Lei, alterando a mencionada lei, para que sejam incluídas, também, as eleições para os diretores  das creches municipais de Alvorada do Norte. Requeiro, também, que possamos apreciar a matéria, já no inicio do 2° período da sessão legislativa, a fim de que surta os efeitos legais em tempo hábil para as tramites, ainda neste ano. "</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BALANÇO GERAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/224/exp._rec._06_tcm_balanco_g.2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/224/exp._rec._06_tcm_balanco_g.2020.pdf</t>
   </si>
   <si>
     <t>Balanço Geral de 2020 da Prefeitura Municipal de Alvorada do Norte (GO), com o respectivo Parecer Prévio - PP nº 00403/2022 Tribunal Pleno TCM, pela APROVAÇÃO com ressalva._x000D_
 Protocolo 0015/2023-Expediente Recebido</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
     <t>ZÉ MARIA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_02-2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_02-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o fechamento da Rua 12 de Outubro no trecho em que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_no_003_-_2020.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_no_003_-_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a suspender por 120 (cento e vinte) dias o valor das mensalidades dos empréstimos consignados dos servidores do município de Alvorada do Norte, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -520,68 +520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/639/ind.001.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/457/req.001.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/458/req.002.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/459/req.004.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/460/req.005.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/461/req.006.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/224/exp._rec._06_tcm_balanco_g.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_no_003_-_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/639/ind.001.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/457/req.001.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/458/req.002.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/459/req.004.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/460/req.005.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/461/req.006.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/224/exp._rec._06_tcm_balanco_g.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_no_003_-_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>