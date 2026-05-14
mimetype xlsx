--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,553 +54,553 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JÚNIOR ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/675/ind.001.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/675/ind.001.2021.pdf</t>
   </si>
   <si>
     <t>Disponibilizar o atendimento do Psicólogo para acompanhamento aos pacientes que ficam por longo período internado no hospital, estendendo, também, o apoio psicológico aos profissionais de saúde que atuam diuturnamente no enfrentamento da pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/676/ind.002.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/676/ind.002.2021.pdf</t>
   </si>
   <si>
     <t>Viabilizar junto ao DNIT a possibilidade em proporcionar aos pequenos produtores de hortifrúti, em vender os seus produtos nas proximidades da BR-020, no perímetro urbano da cidade, de segunda a sexta-feira, e, também, dos produtos nativos do cerrado brasileiro (manga, pequi, cajá-manga, mangaba, cagaita, dentre outros) cujo pleito, depende de estudos de logística  a ser realizado pelo setor responsável da prefeitura municipal.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/677/ind.003.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/677/ind.003.2021.pdf</t>
   </si>
   <si>
     <t>Providenciar junto ao setor competente desta prefeitura, a instalação de tomadas nas marquises da Feira Coberta, desta cidade, em pontos estratégicos e acessíveis para os feirantes e expositores que utilizam das bancas para ofertarem seus produtos.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PROFESSORA ROSELY</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/678/ind.004.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/678/ind.004.2021.pdf</t>
   </si>
   <si>
     <t>Viabilizar junto ao responsável pelo espaço da feira coberta a seguinte: a) Aumento do quantitativo de bancas, para os feirantes e expositores de mercadorias/ produtos, pois o número de bancas está sendo insuficiente para atender a demanda;_x000D_
 b) Sinal de internet (Wifi) no local da feira coberta.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>HÉLIN DE XARÁ E EVA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/679/ind.005.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/679/ind.005.2021.pdf</t>
   </si>
   <si>
     <t>Serviços de Revestimento Primário (cascalho), e instalação de drenagem pluvial na Rua João Crisóstomo Pereira em Alvoradinha, bairro centro da cidade.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LUZIA SEVILHA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/680/ind.006.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/680/ind.006.2021.pdf</t>
   </si>
   <si>
     <t>Disponibilizar, com especial atenção, uniformes completos padronizados, com proteção para cabeça, luvas, protetor solar, sendo a quantidade de 03 (três) uniformes, para cada funcionário que trabalha nos serviços de limpeza urbana da nossa cidade, bem como, disponibilizar protetor solar ao longo do ano de 2021.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JÚLIO DA LARANJA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/682/ind.007.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/682/ind.007.2021.pdf</t>
   </si>
   <si>
     <t>Providenciar, com urgência os serviços de revestimento primário (cascalho) e patrolamento ou outra forma viável, que proporcione, pelo menos, o acesso dos moradores da Rua da Vila localizada atrás do hospital, bairro centro (Alvoradinha), até suas casas.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/685/ind.008.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/685/ind.008.2021.pdf</t>
   </si>
   <si>
     <t>Indicação Providências para restaurar a sinalização do trânsito (horizontal e vertical) da nossa cidade, a fim de melhorar a orientação, localização e advertência sobre as marcas feitas no pavimento da rua e as sinalizações por placas.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/686/ind.009.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/686/ind.009.2021.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à Pasta, Serviços de revestimento primário (cascalho) e patrolamento da estrada desta cidade que dá acesso à Fazenda Santo André, no limite deste município com o de Sítio D' Abadia/GO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/687/ind.010.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/687/ind.010.2021.pdf</t>
   </si>
   <si>
     <t>Revitalizar o espaço de lazer da Praia do Povo, co a iluminação adequada e implantação de quadras de esportes da modalidade futevôlei, a construção de banheiros, inclusive com acessibilidade, observando, para tanto, o impacto ambiental e a infraestrutura local.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>WELITON</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/688/ind.011.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/688/ind.011.2021.pdf</t>
   </si>
   <si>
     <t>Indica: Ao poder público promover ações concretas, para a implantação da placa de sinalização do trajeto do cemitério Campo da Esperança, localizado na Fazenda Cachoeira do Campo, Zona Rural, deste município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/689/ind.012.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/689/ind.012.2021.pdf</t>
   </si>
   <si>
     <t>Viabilizar reparos na instalação hidráulica, compreendendo a substituição de lavatórios (pias), chuveiros e vasos e, na rede elétrica a substituição de lâmpadas e das tomadas que se encontram inservíveis ao uso, em todo o prédio a Unidade Mista Hospitalar de Alvorada do Norte.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MAZIM BRITO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/690/ind.13.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/690/ind.13.2021.pdf</t>
   </si>
   <si>
     <t>Providenciar, através do caminhão pipa, a continuidade do serviço de molhagem das ruas não pavimentadas do bairro centro (Alvoradinha), que neste período de seca geram muita poeira.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/691/ind.14.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/691/ind.14.2021.pdf</t>
   </si>
   <si>
     <t>Junto ao setor responsável, realizar a queimadas e reposição das que estão faltando dos postes da iluminação pública dos bairros centro (Alvoradinha) e da Ipiranga-Alvorada do Norte.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/692/ind.015.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/692/ind.015.2021.pdf</t>
   </si>
   <si>
     <t>Reforma e revitalização completa da Praça Pública Marculino Cardoso de Melo, localizada em frente ao Campo de Futebol " O Rosenão" em Alvoradinha, bairro centro desta cidade, com a instalação de brinquedos, restauração dos bancos e novos canteiros.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/693/ind.016.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/693/ind.016.2021.pdf</t>
   </si>
   <si>
     <t>Providenciar Revestimento Primário (cascalho) e Patrolamento, com inicio na rodovia que dá acesso ao Assentamento PA Rio Corrente da Fazenda Conceição; Providenciar, com urgência, a ligação da rede de abastecimento de água, no Assentamento PA Rio Corrente da Fazenda Conceição, cuja rede esta concluída e com a energia elétrica sendo fornecida.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/694/ind.017.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/694/ind.017.2021.pdf</t>
   </si>
   <si>
     <t>Indica através de ofício os seguintes pleitos: Instalação de Guarda-sóis ou Ombrelone; Locação/Instalação de Banheiros Químicos; Destinação de um funcionário da prefeitura/contratação; Para que zele do respectivo Guarda-Sol/Ombrelone e os Banheiros Químicos, quando de suas utilizações, ficando sob a sua responsabilidade o recolhimento dos mesmo após o uso.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/695/ind.018.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/695/ind.018.2021.pdf</t>
   </si>
   <si>
     <t>Indico viabilizar critérios e acordos de vontades, tendo por objetivo o Serviço Itinerante de Coleta de Sangue/Unidade Móvel do Hemocentro, para vir atender o município de Alvorada do Norte na coleta de sangue e população das cidades da região que tenham interesse, conforme agendamento e divulgação.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/696/ind.019.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/696/ind.019.2021.pdf</t>
   </si>
   <si>
     <t>Indica, o seguinte serviço: Construção de rampas de acesso até a margem do Rio Corrente, se possível, com corrimões, no espaço da Praia do Povo, para garantir a acessibilidade.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/697/ind.020.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/697/ind.020.2021.pdf</t>
   </si>
   <si>
     <t>Indico: Construção de Quebra-Molas, com a respectiva sinalização básica, na Rua 15 com Alípio Ferreira dos Reis, no bairro Centro (Alvoradinha).</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/698/ind.021.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/698/ind.021.2021.pdf</t>
   </si>
   <si>
     <t>Indico: Aquisição de um trator de lâmina para atendimento dos pequenos produtores rurais deste município.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/700/ind.022.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/700/ind.022.2021.pdf</t>
   </si>
   <si>
     <t>Indicação: Implantação de Sinalização vertical, compreendendo as placas de identificação, Orientação de Destino e Distância, a partir da Rodovia BR-020, passando pela GO-236 e, também, a partir do bairro centro Alvoradinha, no percurso de estrada de terra vai ao encontro GO-236,  até o limite do município com Flores de Goias e as demais vicinais do município.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/701/ind.023.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/701/ind.023.2021.pdf</t>
   </si>
   <si>
     <t>Indicação do retorno do encarregado da manutenção da vigilância na Horta Comunitária.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/702/ind.024.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/702/ind.024.2021.pdf</t>
   </si>
   <si>
     <t>Indica Construção com abertura e/ou ampliação de mais vagas de estacionamentos nos espaços próximos à igreja Católica e do Supermercado Mendes, ambos localizados no bairro Centro (Alvoradinha), na Av. Alameda Joaquim Teixeira, desta cidade de Alvorada do Norte.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>RENÊ TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/703/ind.025.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/703/ind.025.2021.pdf</t>
   </si>
   <si>
     <t>Construção/Implantação com urgência, de Barreiras de Contenção nos lotes da casas construídas na base da Serra Geral, (próximo à Fazenda da família Cardoso), para diminuir os danos causados pela forte enxurrada, durante as chuvas torrenciais.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/704/ind.026.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/704/ind.026.2021.pdf</t>
   </si>
   <si>
     <t>Construção de Quebra-Molas, em frente à Creche Arminda Francisca de Jesus, no bairro Centro (Alvoradinha) e, faixas de pedestre, nos termos técnicos e padrões estabelecidos pela Resolução CONTRAN de n°600/2016.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/705/ind.027.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/705/ind.027.2021.pdf</t>
   </si>
   <si>
     <t>Pleito de recursos próprios do Orçamento Público, para viabilizar a Reforma Geral do prédio público onde se encontra a Creche Municipal Arminda Francisca de Jesus no bairro Centro (Alvoradinha).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/454/req.001.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/454/req.001.2021.pdf</t>
   </si>
   <si>
     <t>"Reivindicar junto aos órgãos Competentes em especial ao DNIT, a construção de uma Ciclovia na BR-020, com sinalização no percurso que liga o Ipiranga ao bairro centro (Alvoradinha), nesta cidade."</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/453/req.002.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/453/req.002.2021.pdf</t>
   </si>
   <si>
     <t>"Viabilidade do poder Público junto aos órgãos competentes, em incluir no projeto de duplicação da BR-020, a pista ciclável, para circulação de pessoas que utilizam a bicicleta como meio de transporte e para a prática desportiva.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/452/req.003.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/452/req.003.2021.pdf</t>
   </si>
   <si>
     <t>Requeira, se possível a viabilidade do pode público em CONTRATAR mais um MÉDICO, para atendimento exclusivo aos pacientes testados positivos para o COVID, conforme critérios da administração Municipal."</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/451/req.004.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/451/req.004.2021.pdf</t>
   </si>
   <si>
     <t>"Viabilizar estudos para a ampliação do Cemitério Francisca de Jesus desta Cidade, pois infelizmente, quase nao tem lugar para enterrar, sendo o pedido, de providências imediatas."</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/</t>
   </si>
   <si>
     <t>"Proceder à  construção de banheiros públicos separados e adequados, junto ao Cemitério Municipal Arminda Francisca de Jesus, para atender os visitantes daquele local."</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/449/req.006.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/449/req.006.2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Executivo Municipal, a disponibilização, com urgência, de 04 conjuntos de beliches completos e 02 ares condicionados para melhores acomodação dos policiais militares que vem de outros municípios."</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/448/req.007.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/448/req.007.2021.pdf</t>
   </si>
   <si>
     <t>"Reque informações do Poder Público com relação à aplicação das Leis Municipais n°431/2016 e 446/2017, que tratam da celebração de convênio com o Ipasgo."</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/447/req.008.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/447/req.008.2021.pdf</t>
   </si>
   <si>
     <t>"Viabilizar estudos técnicos para que se possível, implantar o sistema de placas de energia solar nos portes de rede ao longo da BR-020, no perímetro urbano, com os respectivos reatores e sensores e, com isto, coibir ações de vândalos que furtam os fios e cabos, causando inseguranças e transtorno aos moradores por causa da escuridão ocasionada."</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/446/req.009.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/446/req.009.2021.pdf</t>
   </si>
   <si>
     <t>"Requer, que seja encaminhado a esta Casa, informações atinentes aos projetos, plantas e/ou mapas da obra de duplicação da Rodovia BR-020, em fase inicial, nesta Cidade."</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/445/req.010.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/445/req.010.2021.pdf</t>
   </si>
   <si>
     <t>"Requer, que seja enviado a esta Casa, informações documentais sobre o processo de construção que envolve a Caixa D` Água, bem imóvel do município que se encontra edificada no canteiro próximo à BR-020, nesta Cidade."</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/444/req.011.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/444/req.011.2021.pdf</t>
   </si>
   <si>
     <t>"Requer informações sobre o Abatedouro Municipal, contendo o seguinte: autorização, permissão concessão ou cessão de uso, o prazo concedido, e a forma de utilização se gratuita ou onerosa."</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/443/req.012.2021_junior.alonso.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/443/req.012.2021_junior.alonso.pdf</t>
   </si>
   <si>
     <t>"Requer, que seja enviada a esta Casa de Leis informações sobre os critérios de utilização, manuseio e plantio da Horta Comunitária, localizada na área do matadoro Municipal, bairro centro ( Alvoradinha), bem como, as ações do poder público já realizada em benefício de sua manutenção."</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/442/req.013.2021_rosely.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/442/req.013.2021_rosely.pdf</t>
   </si>
   <si>
     <t>'Requer o comprimento da SR. Gestora do FUNPAN que tem atribuições, para em sessão desta Câmara Municipal, expor em detalhes com esclarecimentos ao parlamento sobre a necessidade do aumento da taxa de administração para pagamento das despesas do FUNPAN, obj do PL n°009/2021 da Prefeitura Mul, que propõe alterações no art. 13 da Lei da Previdência Mul. n°269/2007."</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/441/req.014.2021_junio.alonso_1.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/441/req.014.2021_junio.alonso_1.pdf</t>
   </si>
   <si>
     <t>"Requeiro, consoante o disposto, que seja recolhido os animais que se encontram soltos nos bairros da cidade (Centro e Ipiranga), há vários dias, com o manejo adequado para garantir a integridade Física dos mesmos, tendo em vista o perigo ao tráfego nas vias públicas e dos graves acidentes que poderão causar."</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/440/req.015.2021.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/440/req.015.2021.pdf</t>
   </si>
   <si>
     <t>Requeiro: " Adoção de medidas, que visem à liberação de mais acesso a partir da Rodovia BR-20, para adentrarmos na Avenida Bernardo Sayão, diminuindo assim, os impactos negativos que a duplicação está trazendo no funcionamento de deslocamento no perímetro urbano da cidade."</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/439/maria.rosely.prevencao_parque.ecologico.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/439/maria.rosely.prevencao_parque.ecologico.pdf</t>
   </si>
   <si>
     <t>Realizar: "ações públicas para a Preservação de uma pequena área de mata, localizada na parte ampliada da Orla da Praia do Povo a fim de que seja considerada como Parque Ecológico, cuja área não poderá ser derrubada e nem sofrer nenhuma retirada de suas árvores."</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/34/1632333901projeto_de_lei_no_01-2021-_rosely.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/34/1632333901projeto_de_lei_no_01-2021-_rosely.pdf</t>
   </si>
   <si>
     <t>"Estabelece as Igrejas, os templos religiosos de qualquer culto e as Comunidades Missionárias como atividade essencial para efeito de políticas públicas no âmbito do Poder Executivo."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -907,68 +907,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/675/ind.001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/676/ind.002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/677/ind.003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/678/ind.004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/679/ind.005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/680/ind.006.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/682/ind.007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/685/ind.008.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/686/ind.009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/687/ind.010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/688/ind.011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/689/ind.012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/690/ind.13.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/691/ind.14.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/692/ind.015.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/693/ind.016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/694/ind.017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/695/ind.018.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/696/ind.019.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/697/ind.020.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/698/ind.021.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/700/ind.022.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/701/ind.023.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/702/ind.024.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/703/ind.025.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/704/ind.026.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/705/ind.027.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/454/req.001.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/453/req.002.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/452/req.003.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/451/req.004.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/449/req.006.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/448/req.007.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/447/req.008.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/446/req.009.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/445/req.010.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/444/req.011.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/443/req.012.2021_junior.alonso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/442/req.013.2021_rosely.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/441/req.014.2021_junio.alonso_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/440/req.015.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/439/maria.rosely.prevencao_parque.ecologico.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/34/1632333901projeto_de_lei_no_01-2021-_rosely.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/675/ind.001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/676/ind.002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/677/ind.003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/678/ind.004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/679/ind.005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/680/ind.006.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/682/ind.007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/685/ind.008.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/686/ind.009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/687/ind.010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/688/ind.011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/689/ind.012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/690/ind.13.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/691/ind.14.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/692/ind.015.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/693/ind.016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/694/ind.017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/695/ind.018.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/696/ind.019.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/697/ind.020.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/698/ind.021.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/700/ind.022.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/701/ind.023.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/702/ind.024.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/703/ind.025.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/704/ind.026.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/705/ind.027.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/454/req.001.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/453/req.002.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/452/req.003.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/451/req.004.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/449/req.006.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/448/req.007.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/447/req.008.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/446/req.009.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/445/req.010.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/444/req.011.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/443/req.012.2021_junior.alonso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/442/req.013.2021_rosely.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/441/req.014.2021_junio.alonso_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/440/req.015.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/439/maria.rosely.prevencao_parque.ecologico.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2021/34/1632333901projeto_de_lei_no_01-2021-_rosely.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>