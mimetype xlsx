--- v0 (2025-12-07)
+++ v1 (2026-05-13)
@@ -54,434 +54,434 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>IOLANDA HOLICENI MOREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_001-2022_e....pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_001-2022_e....pdf</t>
   </si>
   <si>
     <t>"Concede revisão anual dos vencimentos aos servidores públicos e agentes políticos do Poder Executivo do Município de Alvorada do Norte/GO e dá outras providências."</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_002-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_002-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as normas gerais para o Licenciamento Ambiental no Município de Alvorada do Norte/GO."</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Saneamento Básico e dá outras providências."</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_no_004-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_no_004-2022.pdf</t>
   </si>
   <si>
     <t>"Concede aumento de vencimentos aos profissionais do Magistério do Município de Alvorada do Norte/GO e dá outras providências."</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_no_005-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_no_005-2022.pdf</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_n._006_-_2022_ldo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_n._006_-_2022_ldo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para elaboração do Orçamento Público Municipal de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>"Fixa o Piso dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, de acordo com o Artigo 198, da Constituição Federal de 1988, com alteração dada pela Emenda Constitucional nº 120, de 05 de maio de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/29/pl_-_08.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/29/pl_-_08.2022.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Alvorada do Norte, para o exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/27/pl_-_09.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/27/pl_-_09.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração na LOA/2022 - Lei Orçamentária nº. 511, de 23 de dezembro de 2021."</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/28/pl_-_10.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/28/pl_-_10.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre revisão do Plano Plurianual para o período de 2023/2025."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_11-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_11-2022.pdf</t>
   </si>
   <si>
     <t>"Altera símbolo do cargo de Diretor Administrativo do Hospital, fixa novo vencimento base para o cargo de Diretor Administrativo do Terminal Rodoviário e dá outras providências."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_12-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_12-2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão dos adicionais de insalubridade e periculosidade aos servidores públicos municipais e dá outras providências."</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/15/ind_001-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/15/ind_001-2022.pdf</t>
   </si>
   <si>
     <t>INDICO à Douta Mesa, na forma regimental, que seja enviado ofício a Excelentíssima Senhora Prefeita IOLANDA HOLICENI MOREIRA DOS SANTOS, com cópia deste, indicando o seguinte SERVIÇO: Possibilidade em contratar ou firmar parceria junto às empresas que ministram cursos de RELAÇÕES PÚBLICAS, a fim de que, pelo uma ou duas vezes ao ano, seja realizado palestras com os servidores públicos, com destaque, aos nomeados para cargos de confiança e o secretariado municipal.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LUZIA SEVILHA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/16/ind.002-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/16/ind.002-2022.pdf</t>
   </si>
   <si>
     <t>INDICO à Douta Mesa, na forma regimental, que seja enviado ofício a Excelentíssima Senhora Prefeita IOLANDA HOLICENI MOREIRA DOS SANTOS, solicitando o seguinte SERVIÇO: Reivindicar junto ao governo estadual, por meio da Goinfra, melhorias de infraestrutura para tornar transitável, o leito da GO-263, entre o trecho de Alvorada do Norte a Flores de Goiás, haja vista o estado precário de trafegabilidade.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/17/ind-003-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/17/ind-003-2022.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal junto á Secretaria de Obras e Serviços, o seguinte SERVIÇO: “Construção de Pontos de ABRIGO para os alunos da zona rural se proteger do sol e da chuva, enquanto aguardam o transporte escolar.”</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PROFESSORA ROSELY</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/18/ind-004-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/18/ind-004-2022.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal os seguintes SERVIÇOS: _x000D_
 “Viabilizar se possível, a limpeza do pátio, no imóvel onde funcionava o escritório do IBAMA (desativado), no bairro centro (Alvoradinha), tendo em vista o risco de incêndio na vizinhança e a depredação do patrimônio causada pela ação do tempo e por vândalos no local.”_x000D_
 “Reivindicar junto à superintendência estadual do IBAMA, a possibilidade de CESSÃO ou REVERSÃO do imóvel ao patrimônio do município, tendo em vista o abandono em que se encontra e, por não ser, até então, de responsabilidade da prefeitura, a sua manutenção.”</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/19/ind-005-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/19/ind-005-2022.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal os seguintes SERVIÇOS: “Revitalizar, a praça pública, considerada como Praça Martinópolis, localizada no bairro Marajoara, desta cidade, com a Construção de bancos de concreto e/ou madeira e paisagismo, preservando, porém, as árvores lá existentes, tornando assim, um local agradável e um ambiente limpo para o convívio das pessoas do bairro.”</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/22/ind.011.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/22/ind.011.2022.pdf</t>
   </si>
   <si>
     <t>Indica a Prefeita Municipal o seguinte serviço: "Providências urgentes, com recursos do orçamento público em vigor, para proporcionar a iluminação do trevo de Alvoradinha no bairro centro - Alvorada do Norte (GO, que dá acesso à BR-020, perímetro urbano desta cidade."</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>JÚNIOR ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/23/ind-012.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/23/ind-012.2022.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal o seguinte serviço: "Construção de uma Praça Pública, com recursos próprios do orçamento público, no terreno onde se encontrava o antigo posto de saúde (Manoel Rodrigues de Sevilha), na Rua Epaminondas Nascimento, bairro Ipiranga desta cidade."</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/24/ind-013.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/24/ind-013.2022.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal o seguinte serviço: "Reivindicar, se possível, com recursos do orçamento público municipal, a instalação de Câmeras de Segurança  e/ou de monitoramento em pontos estratégicos da nossa cidade, como: Praia do Povo, Praça da Bíblia , Campo de Futebol, escolas da Rede Municipal de Ensino, Colégios, quadras de esportes e avenida Bernardo Sayão."</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/25/ind.014.2022.alonso.quebra-molas.ao_lado_do_zema.doc</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/25/ind.014.2022.alonso.quebra-molas.ao_lado_do_zema.doc</t>
   </si>
   <si>
     <t>Construção de QUEBRA-MOLAS, com a respectiva sinalização básica, na Rua Hergino Francisco de Ataíde, quadra 05, Lote 34, localizada ao lado do Posto Zema até o 2º Pelotão PM, bairro Marajoara, neste município.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>HÉLIN DE XARÁ E EVA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/32/ind.015.2022.helio_adao.calcadas_rua_goias..doc</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/32/ind.015.2022.helio_adao.calcadas_rua_goias..doc</t>
   </si>
   <si>
     <t>Pleitear junto aos Cofres Públicos Municipais, recursos para a  construção de CALÇADAS onde está sem a pavimentação, cuja obra deverá ser na Rua Goiás, até a Praia do Povo, bairro Corrente, neste município a fim de garantir a segurança, conforto e mobilidade urbana dos pedestres.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/33/ind.016.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/33/ind.016.2022.pdf</t>
   </si>
   <si>
     <t>Proporcionar melhorias na iluminação do espaço da Praia do Povo, compreendendo a parte da ampliação da orla, principalmente às margens do Rio Corrente, a fim de garantir a segurança da sociedade e pessoas que frequentam o local.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/57/ind.017.2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/57/ind.017.2022.pdf</t>
   </si>
   <si>
     <t>Indico à nobre prefeita: junto à Secretaria Municipal do Meio Ambiente, ações concretas que visem a garantia da saúde pública, acionando os proprietários dos estabelecimentos a retirarem os veículos em desuso e/ou parados há tempos nas vias públicas, que estão acumulando água em seu interior e causando o aumento da dengue na nossa cidade.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/13/rq_001-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/13/rq_001-2022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à nobre prefeita, que envie informações, o mais rápido possível, sobre os recursos liberados para a construção da ponte do Córrego do Lontra e, também, a previsão de início das obras para a concretização do pleito.”</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/14/rq-002-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/14/rq-002-2022.pdf</t>
   </si>
   <si>
     <t>"REQUEIRO COM URGÊNCIA, esclarecimentos da Pasta, sobre os motivos que até então estão impedindo o retorno das aulas presenciais em salas, da rede municipal de ensino, compreendendo deste o INFANTIL até o ENSINO FUNDAMENTAL II da nossa cidade, e, também, INFORMAÇÕES sobre o início/retorno das aulas presenciais aos nossos alunos."</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/1/rq-004.2022-luzia.centro_de_convivencia_do_idoso.doc</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/1/rq-004.2022-luzia.centro_de_convivencia_do_idoso.doc</t>
   </si>
   <si>
     <t>"REQUEIRO, informações sobre a manutenção das atividades do Centro de Convivência do Idoso, junto à Assistência Social e o CRAS e, também, com relação às atividades ocupacionais e de lazer, se houver, proporcionadas, até então, pela melhoria na qualidade de vida do idoso e por um envelhecimento saudável, conforme previstas na lei de diretrizes orçamentárias deste ano e para 2023."</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/26/decreto_legislativo__n.002.2022_cfo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/26/decreto_legislativo__n.002.2022_cfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balanço Geral de 2018 da Prefeitura de Municipal de Alvorada do Norte - GO.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PARCJ</t>
   </si>
   <si>
     <t>PARECER CJL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/20/parecer_n.002.2022_cfo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/20/parecer_n.002.2022_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de FINANÇAS E ORÇAMENTOS Ao Processo nº 08417/19 (II VOLUMES) - TCM, referente ao BALANÇO GERAL do EXERCÍCIO de 2018, da Prefeitura Municipal de Alvorada do Norte (GO). CONTENDO: Projeto de Decreto Legislativo nº 002/2022 de, 17 de agosto de 2022, que “DISPÕE SOBRE A APROVAÇÃO DO BALANÇO GERAL DE 2018 DA PREFEITURA MUNICIPAL DE ALVORADA DO NORTE (GO).”</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>CJL - COMISSÃO DE JUSTIÇA E LEGISLAÇÃO</t>
   </si>
   <si>
     <t>Opina pela constitucionalidade do Projeto de Lei nº 004/2022, de autoria do Vereador Renê Tavares, que "Define a área destinada ao uso de som automotivo no município de Alvorada do Norte-GO, fixa regras básicas e dá outra providências.".</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS, CJL - COMISSÃO DE JUSTIÇA E LEGISLAÇÃO</t>
   </si>
   <si>
     <t>Manifesta favoravelmente à APROVAÇÃO do Projeto de Lei nº 008/2022, que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Alvorada do Norte, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Opina favoravelmente pela APROVAÇÃO do Projeto de Lei nº 09/2022, datado de 31/08/2022, de autoria da Chefe do Executivo Municipal que "Dispõe sobre alteração na LOA/2022 - Lei Orçamentária nº 511, de 23 de dezembro de 2021".</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Opina favorável à APROVAÇÃO do Projeto de Lei nº 10/2022, de 31/08/2022, de autoria da Chefe do Executivo Municipal que "Dispõe sobre revisão do Plano Plurianual para o Período de 2023/2025".</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
     <t>HÉLIN DE XARÁ E EVA, JÚLIO DA LARANJA, JÚNIOR ALONSO, WELITON</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/3/pl.001-2022.revisao_geral.mesa_diretora.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/3/pl.001-2022.revisao_geral.mesa_diretora.pdf</t>
   </si>
   <si>
     <t>"Concede a Revisão Salarial Geral /Anual dos Vencimentos dos Servidores Públicos do Poder Legislativo de Alvorada do Norte (GO) e dá outras providências."</t>
   </si>
   <si>
     <t>"Promove alteração no art. 26 da Lei Municipal nº 416/2015, que "Estabelece sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Alvorada do Norte", e confere novo percentual no anexo III BASE DE CARREIRA, e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_no_003-2022-legislativo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_no_003-2022-legislativo.pdf</t>
   </si>
   <si>
     <t>"Institui a Gratificação Mensal à Comissão Permanente de Licitação, Pregoeiro, Equipe de Apoio e do Controle Interno do Poder Legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>RENÊ TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_04-2022-rene.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_04-2022-rene.pdf</t>
   </si>
   <si>
     <t>"Define área destinada ao uso de som automotivo no Município de Alvorada do Norte-Goiás, fixa regras básicas e dá outras providências."</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO DA PRESIDÊNCIA</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GP</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/21/ato_001-2022.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/21/ato_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Calendário de Sessões Ordinárias e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -788,68 +788,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_001-2022_e....pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_n._006_-_2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/29/pl_-_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/27/pl_-_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/28/pl_-_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/15/ind_001-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/16/ind.002-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/17/ind-003-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/18/ind-004-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/19/ind-005-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/22/ind.011.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/23/ind-012.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/24/ind-013.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/25/ind.014.2022.alonso.quebra-molas.ao_lado_do_zema.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/32/ind.015.2022.helio_adao.calcadas_rua_goias..doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/33/ind.016.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/57/ind.017.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/13/rq_001-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/14/rq-002-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/1/rq-004.2022-luzia.centro_de_convivencia_do_idoso.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/26/decreto_legislativo__n.002.2022_cfo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/20/parecer_n.002.2022_cfo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/3/pl.001-2022.revisao_geral.mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_no_003-2022-legislativo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_04-2022-rene.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/21/ato_001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_001-2022_e....pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei_n._006_-_2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/29/pl_-_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/27/pl_-_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/28/pl_-_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/15/ind_001-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/16/ind.002-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/17/ind-003-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/18/ind-004-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/19/ind-005-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/22/ind.011.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/23/ind-012.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/24/ind-013.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/25/ind.014.2022.alonso.quebra-molas.ao_lado_do_zema.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/32/ind.015.2022.helio_adao.calcadas_rua_goias..doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/33/ind.016.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/57/ind.017.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/13/rq_001-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/14/rq-002-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/1/rq-004.2022-luzia.centro_de_convivencia_do_idoso.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/26/decreto_legislativo__n.002.2022_cfo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/20/parecer_n.002.2022_cfo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/3/pl.001-2022.revisao_geral.mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_no_003-2022-legislativo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_04-2022-rene.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2022/21/ato_001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>