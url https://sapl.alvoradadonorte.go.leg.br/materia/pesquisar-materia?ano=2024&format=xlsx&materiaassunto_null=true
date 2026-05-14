--- v0 (2025-12-08)
+++ v1 (2026-05-14)
@@ -10,370 +10,373 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="224">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR-AUTORIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>IOLANDA HOLICENI MOREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/333/plc-001-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/333/plc-001-2024.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste dos vencimentos aos servidores públicos comissionados do Poder Executivo do Município de Alvorada do Norte cujo vencimento é inferior ao salário mínimo vigente e dá outras providências."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/334/plc_002-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/334/plc_002-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Quadro de Pessoal de Provimento Efetivo da Prefeitura Municipal de Alvorada do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_complementar_003-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_complementar_003-2024.pdf</t>
   </si>
   <si>
     <t>"Concede revisão anual dos vencimentos aos servidores públicos e subsídios dos agentes políticos dos Poderes Executivo e Legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_complementar_004-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_complementar_004-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos profissionais do Magistério do Município de Alvorada do Norte/GO para cumprimento do piso nacional do magistério e dá outras providências."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>"Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de ALVORADA DO NORTE-GO e dá outras providências."</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_002-2024-executivo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_002-2024-executivo.pdf</t>
   </si>
   <si>
     <t>"Altera a Alíquota de Contribuição Previdenciária do Regime Próprio de Previdência Social de Alvorada do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/363/pl_003-2024_ldo_completo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/363/pl_003-2024_ldo_completo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para elaboração do Orçamento Público Municipal de 2025 - LDO."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_n_004-2024-executivo.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_n_004-2024-executivo.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do MUNICÍPIO DE ALVORADA DO NORTE e autoriza a abertura de Crédito Adicional ESPECIAL ao orçamento anual de 2024 no valor de R$ 72.606,62 (setenta e dois mil, seiscentos e seis reais, sessenta e dois centavos) valor que será acrescido à LOA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/372/loa_2025.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/372/loa_2025.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Orçamento Anual do Município de ALVORADA DO NORTE, para o exercício financeiro de 2025-LOA"</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/380/projeto_de_lei_006-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/380/projeto_de_lei_006-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Auxílio Transporte aos estudantes de Curso Superior e Curso Técnico e dá outras providências."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_007-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_007-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza e Ratifica as alterações realizadas no protocolo de intenções, consubstanciado no contrato de consórcio público do consórcio de desenvolvimento sustentável do Nordeste Goiano-CISBAN-GO e dá outras providências."</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/386/pl_08-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/386/pl_08-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação de lotes de terrenos à Igreja Adventista do Sétimo Dia e dá outras providências."</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/385/pl_09-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/385/pl_09-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Convênio de Cooperação e Contrato de Programa nos Termos do Artigo 241 da Constituição Federal e da Lei 11.107, de 2005, com o município de Iaciara e o município de Alvorada do Norte para as finalidades e nas condições que especificam, e dá outras providências."</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_no_10-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_no_10-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento de débitos do Município de Alvorada do Norte com seu Regime Próprio de Previdência Social-RPPS."</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>HÉLIN DE XARÁ E EVA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/358/ind-001.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/358/ind-001.2024.pdf</t>
   </si>
   <si>
     <t>INDICA a Construção de QUEBRA-MOLAS, no perímetro onde se localiza o Loteamento Bela Vista e em frente à Caixa d´água do campo Rosenão, com a devida sinalização, conforme lei do trânsito nacional, ambos localizados no bairro centro (Alvoradinha).</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>LUZIA SEVILHA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/359/ind-002.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/359/ind-002.2024.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR, junto ao setor competente, a substituição imediata das lâmpadas que estão queimadas e reposição das que estão faltando no GINÁSIO DE ESPORTES CLAUDEMIR ALEXANDRINO DOS SANTOS – Alvorada do Norte/GO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>CABO JAZI</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/376/ind.003-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/376/ind.003-2024.pdf</t>
   </si>
   <si>
     <t>INDICA a Construção de QUEBRA-MOLAS, ao longo da Avenida Major Moura Bastos (onde foi asfaltado recentemente), localizada no Bairro Centro em Alvoradinha, com a devida sinalização, conforme lei do trânsito nacional.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PROFESSORA ROSELY</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/350/rq.001.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/350/rq.001.2024.pdf</t>
   </si>
   <si>
     <t>"Requer a alteração do valor do vencimento do Cargo de Fiscal Sanitário, igualando-os aos vencimentos dos demais cargos de fiscais municipais."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/349/rq.002.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/349/rq.002.2024.pdf</t>
   </si>
   <si>
     <t>Requer a Chefe do Executivo, o INÍCIO DOS SERVIÇOS DE REVESTIMENTO PRIMÁRIO (Cascalhamento), nas ruas e avenidas da cidade que estão necessitando, a fim de melhorar a trafegabilidade dos moradores.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>JÚNIOR ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/373/rq_003_-_alonso.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/373/rq_003_-_alonso.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal AUTORIZAÇÃO para a construção de um ESTACIONAMENTO no perímetro localizado ao lado do prédio da Igreja Congregação Cristã no Brasil, ao longo da Avenida Arnaldo H. Ferreira, neste município</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/388/rq.004.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/388/rq.004.2024.pdf</t>
   </si>
   <si>
     <t>Requer à Chefe do Executivo, que verifique a Possibilidade de CONVERTER anualmente, as segundas-feiras, após os festejos em comemoração ao aniversário do município, em PONTO FACULTATIVO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>ALONSO DE MIRANDA FILHO, JÚLIO CÉZAR PEREIRA DA CONCEIÇÃO, RENÊ TAVARES DE SOUSA, WELITON LUIZ DO AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/366/prs_001.24.mesa_diretora.altera_regimento_interno._acrescenta_paragrafo_ao_art.185_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>"Acrescenta os parágrafos 1º  e 2º ao Artigo 185 do Regimento Interno, para permitir pedido de revisao da decisão da Câmara Municipal e novo julgamento de prestação de contas de governo julgadas reprovadas no período de até 10 anos anteriores à publicação dessa Resolução, possibilitando assim que essa retroaja para adequar-se as Leis Complementares Federais 64/90 e 184/2021, e dá outras providências."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>WELITON</t>
   </si>
   <si>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/</t>
+  </si>
+  <si>
     <t>Moção de Aplausos ao Excelentíssimo senhor Deputado Estadual ALESSANDRO MOREIRA DOS SANTOS, em reconhecimento ao trabalho, dedicação e compromisso em prol da comunidade alvoradense.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, nº 002/2024, a POLÍCIA MILITAR DE ALVORADA DO NORTE, representada pelo Ilustríssimo Senhor PAULO DA MATA SANTANA – 2º Tenente PM, Comandante da 2ª Companhia de Destacamento da Polícia Militar, pelos relevantes serviços prestados ao município de Alvorada do Norte e região, onde tem desempenhado importantes ações em prol da segurança pública.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>PARCJ</t>
   </si>
   <si>
     <t>PARECER CJL</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS, CJL - COMISSÃO DE JUSTIÇA E LEGISLAÇÃO</t>
   </si>
   <si>
     <t>Opina favorável pela APROVAÇÃO do Projeto de Lei Complementar nº 001/2024, de 16/01/24 que "Concede reajuste dos vencimentos aos servidores públicos comissionados do Poder Executivo do Município de Alvorada do Norte cujo vencimento é inferior ao salário mínimo vigente e dá outras providências."</t>
   </si>
   <si>
     <t>336</t>
@@ -522,192 +525,192 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Opina FAVORÁVEL pela APROVAÇÃO do Projeto de Lei nº 09/2024, de autoria da Chefe do Executivo que "Autoriza o Poder Executivo a celebrar Termo de Convênio de Cooperação e Contrato de Programa nos termos do artigo 241 da Constituição Federal e da Lei 11.107, de 2005, com o município de Iaciara e o município de Alvorada do Norte para as finalidades e nas condições que especificam, e dá outras providências."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Opina FAVORÁVEL pela APROVAÇÃO do Projeto de Lei nº 10/2024, de autoria da Chefe do Executivo que "Dispõe sobre o parcelamento de débitos do município de Alvorada do Norte com seu Regime Próprio de Previdência Social-RPPS."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA-AUTORIA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_001-2024-rosely.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_001-2024-rosely.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Alvoradense, ao Excelentíssimo Promotor, Senhor IVAN LUCAS DE SOUZA JÚNIOR, Promotor de Justiça titular da Promotoria desta cidade de Alvorada do Norte/GO.”</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_002-2024-alonso.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_002-2024-alonso.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Alvoradense ao Ilustríssimo Senhor, Dr. JOÃO BARBOSA FILHO, e dá outras providências”.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_de_lei_no_003-2024-weliton.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_de_lei_no_003-2024-weliton.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Alvoradense ao Excelentíssimo Senhor, deputado estadual, Dr. Bruno Peixoto, digno advogado e economista, e dá outras providências."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>JÚLIO DA LARANJA</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_004-2024-julio.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_004-2024-julio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigação da aquisição de mel e seus derivados produzidos por apicultores da agricultura familiar no município de Alvorada do Norte-GO, para uso na alimentação escolar da rede municipal de ensino, e dá outras providências.”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_005-2024-mesa_diretora.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_005-2024-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito, dos Secretários Municipais e dos Vereadores da Câmara Municipal, para a legislatura 2025 a 2028, e dá outras providências."</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>KLEBER SEBINHO</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/382/pl_006.kleber.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/382/pl_006.kleber.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Alvoradense à Excelentíssima Senhora, Deputada Federal, MAGDA MOFATTO, e dá outras providências."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO DA PRESIDÊNCIA</t>
   </si>
   <si>
     <t>WELITON LUIZ DO AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/337/ato_de_presidencia_002-2024_-_calendario_sessoes.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/337/ato_de_presidencia_002-2024_-_calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>"Propõe o Calendário de Sessões Ordinárias do Ano Legislativo de 2024 na forma que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PARCF</t>
   </si>
   <si>
     <t>PARECER CFO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
     <t>Opina favorável pela APROVAÇÃO do Projeto de Lei nº 005/2024 que "Dispõe sobre a fixação dos Subsídios dos Agentes Políticos para a Legislatura de 2025 a 2028" contendo a Emenda Supressiva nº 001/2024 da relatoria, suprimindo o artigo 2º do PL em questão.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Manifesta favorável à APROVAÇÃO do Projeto de Lei nº 005/2024, que "Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Alvorada do Norte, para o exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_de_pesar_001.jazi.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_de_pesar_001.jazi.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Antônio Pereira dos Santos.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/365/mocao_de_pesar_no_002-2024-sebinho.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/365/mocao_de_pesar_no_002-2024-sebinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Raimundo José de Araújo.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/374/mocao_de_pesar_003.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/374/mocao_de_pesar_003.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Itamir Ferreira Figueiredo.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/375/mocao_de_pesar_004.2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/375/mocao_de_pesar_004.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do 2º Sargento PM, o Senhor Jerônimo Francisco da Costa.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/378/mocao_de_pesar_005-2024.pdf</t>
+    <t>http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/378/mocao_de_pesar_005-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Adesilto Ferreira de Novais.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>URG</t>
   </si>
   <si>
     <t>PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>Pedido de Urgência atinente ao Processo nº 089/2024-SAPL-Projeto de Lei nº 10/2024, de autoria da Chefe do Executivo que "Dispõe sobre parcelamento de do Município de Alvorada do Norte com seu Regime Próprio de Previdência Social-RPPS" solicitado através do Ofício-GAB nº 132/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1026,68 +1029,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/333/plc-001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/334/plc_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_complementar_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_complementar_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_002-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/363/pl_003-2024_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_n_004-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/372/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/380/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/386/pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/385/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/358/ind-001.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/359/ind-002.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/376/ind.003-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/350/rq.001.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/349/rq.002.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/373/rq_003_-_alonso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/388/rq.004.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_001-2024-rosely.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_002-2024-alonso.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_de_lei_no_003-2024-weliton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_004-2024-julio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_005-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/382/pl_006.kleber.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/337/ato_de_presidencia_002-2024_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_de_pesar_001.jazi.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/365/mocao_de_pesar_no_002-2024-sebinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/374/mocao_de_pesar_003.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/375/mocao_de_pesar_004.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/378/mocao_de_pesar_005-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/333/plc-001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/334/plc_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_complementar_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_complementar_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_002-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/363/pl_003-2024_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_n_004-2024-executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/372/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/380/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/386/pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/385/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/358/ind-001.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/359/ind-002.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/376/ind.003-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/350/rq.001.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/349/rq.002.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/373/rq_003_-_alonso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/388/rq.004.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/366/prs_001.24.mesa_diretora.altera_regimento_interno._acrescenta_paragrafo_ao_art.185_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_001-2024-rosely.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_002-2024-alonso.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_de_lei_no_003-2024-weliton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_lei_004-2024-julio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_005-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/382/pl_006.kleber.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/337/ato_de_presidencia_002-2024_-_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_de_pesar_001.jazi.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/365/mocao_de_pesar_no_002-2024-sebinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/374/mocao_de_pesar_003.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/375/mocao_de_pesar_004.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/sapl/public/materialegislativa/2024/378/mocao_de_pesar_005-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvoradadonorte.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1665,1016 +1668,1016 @@
       </c>
       <c r="H23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>103</v>
       </c>
       <c r="E24" t="s">
         <v>104</v>
       </c>
       <c r="F24" t="s">
         <v>105</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>103</v>
       </c>
       <c r="E25" t="s">
         <v>104</v>
       </c>
       <c r="F25" t="s">
         <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>47</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E34" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E43" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E44" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F44" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F45" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H47" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E48" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H48" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F49" t="s">
         <v>105</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F50" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H50" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>43</v>
       </c>
       <c r="D51" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H51" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>47</v>
       </c>
       <c r="D52" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E52" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F52" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H52" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E53" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F53" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H53" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E54" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F54" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H54" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E55" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F55" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H55" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E56" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F56" t="s">
         <v>77</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E57" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>21</v>
       </c>
       <c r="D58" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E58" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F58" t="s">
         <v>77</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>25</v>
       </c>
       <c r="D59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E59" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F59" t="s">
         <v>77</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H59" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>43</v>
       </c>
       <c r="D60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E60" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H60" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E61" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H61" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>